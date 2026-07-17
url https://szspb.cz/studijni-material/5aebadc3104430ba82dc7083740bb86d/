--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -176,63 +176,63 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16980" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="118" d="100"/>
+          <a:sy n="118" d="100"/>
         </p:scale>
-        <p:origin x="120" y="96"/>
+        <p:origin x="306" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -296,51 +296,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A8328C8D-D87D-41AC-BA18-8DF923ADF5C2}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -840,53 +840,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A77F9A71-7A5B-F502-F8BF-F8EF185EA4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{051CB0EE-8B78-4C69-BFC0-1582B5988086}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419A749F-D024-5237-5234-62A05AA779D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1038,53 +1038,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF88CA89-52EA-CE38-EB62-F4EC75E2D62A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{1D800D69-B0B7-4468-A27C-1BC117DD087D}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9A99D4-9B70-E4D5-BA93-CF73EC403F09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1246,53 +1246,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF9452F6-DD24-2F49-D0B3-718EDC01CADD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{8CD827D1-E5E9-4001-B9C0-2E3F1DB533D8}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B26882-4DD5-C73E-2AE1-A09E4CBC26B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1444,53 +1444,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5AEE6E-F8AE-C4D6-5DD4-3E993E40FD95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{95F5455E-A42D-4A27-97D3-3A6B3F9B1122}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A5B7C6F-0776-51B0-0F93-B946EF385778}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1719,53 +1719,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAB39841-3F2E-7B3E-7E33-A778B22EB664}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{54DC033B-AC50-4A06-B0EF-A4954D86BD41}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2549EB68-F08D-AF0D-29C6-7BFC1E74075A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1984,53 +1984,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{096FF506-3B59-83B5-9577-B6936BE6BDAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{ED268FEB-8A2A-4AFC-927F-A09C1D7297B4}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43D86AC-A157-F6C8-0088-32C665A669E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2396,53 +2396,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C89A442B-9A0B-4EFD-F11C-FC2385FA8F42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{ED619461-A3C0-4485-AA96-6D46A60BBE5C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDB47F1-FF40-3D5E-3AA3-B993AC4A062E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2537,53 +2537,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C59D181-ABBC-CDAE-5E92-16C654AEC38D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{FBA2578C-0DA3-49A8-8C04-DEE45A2BF923}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A13C16E-30E6-B73B-88F2-FD71C1A6D41B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2650,53 +2650,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A09C0DFF-0BEE-0DAD-8B98-E5E7EE08B6CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{AA990E18-A062-4ACD-9BB2-67A5F1B9D5EE}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7EA06BF-9D73-EC1C-832F-D516528FE5E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2961,53 +2961,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01075768-B5A8-B161-CAEE-BB52ACE2A672}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{5DEBF484-6F0D-4032-A98F-9D1AFA97356D}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31006D5C-AF0F-AB77-7FCE-F2FC76B9EA28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3249,53 +3249,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E60ED4-45B7-EB97-27B1-558A0254CA55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{7DE2534A-A1A1-43ED-9FFE-F37756515A40}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7324C5C7-908C-8CD9-B6F8-0EA94F7DB080}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3494,53 +3494,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{DE8E2ADA-F71C-466C-BBE6-826D53003222}" type="datetimeFigureOut">
+            <a:fld id="{C636CFAD-078E-4D22-81AA-83B0A9ACB701}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9FA36F4-59BD-6ED1-87B6-8D88584616A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3613,50 +3613,51 @@
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1702832336"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -3897,51 +3898,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Potenci&#225;ln&#237;%20energie%20a%20potenci&#225;l%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Pr&#225;ce%20v%20elektrick&#233;m%20poli,%20elektrick&#233;%20nap&#283;t&#237;%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Pr&#225;ce%20v%20elektrick&#233;m%20poli,%20elektrick&#233;%20nap&#283;t&#237;%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Potenci&#225;ln&#237;%20energie%20a%20potenci&#225;l%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -4087,86 +4088,50 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="5833872"/>
             <a:ext cx="1271016" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>2.5. 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextovéPole 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C395F9E5-67C6-FB41-1DAB-1EA822C2E978}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3179675" y="6385100"/>
             <a:ext cx="5832648" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -4251,109 +4216,109 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Videa k výuce matematiky a fyziky: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Petr Němec - YouTube</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Ovál 13">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CEFE9AD-3E0A-B05D-D0C9-BCE3AAAD2870}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10865190" y="3999025"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Ovál 14">
-            <a:hlinkClick r:id="rId5" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA025EA-6AF4-366A-8EB9-DD619FCBFB27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10928801" y="5275685"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -4367,119 +4332,212 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextovéPole 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004B11E9-C7CE-D4AC-754B-9A3C181779CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10667999" y="3671276"/>
-            <a:ext cx="1319916" cy="369332"/>
+            <a:off x="10648912" y="4213856"/>
+            <a:ext cx="1319916" cy="507831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
-              <a:t>Práce v elektrickém poli</a:t>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Práce v elektrickém</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>poli</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Elektrické napětí</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextovéPole 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84DB4E8C-4BE5-7AFE-BCCA-94B9AA715327}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10663757" y="4906353"/>
-            <a:ext cx="1319916" cy="369332"/>
+            <a:off x="10819559" y="5541019"/>
+            <a:ext cx="1118483" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Potenciální energie</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Potenciál</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B70ADA-D1DC-7F04-96E7-4E3C915E5EBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="24013"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4727392" y="633153"/>
+            <a:ext cx="2737212" cy="900554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7083CB5D-62FB-C513-DD93-FDB24F402E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="607947969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4497,58 +4555,87 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9525E82A-3E6E-499E-6BA1-CB021C79F4B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="777578" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9153ACD-FA6F-2B44-26AF-C133AD155081}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1100700729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4571,50 +4658,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8559968A-6D9D-7B72-A2EB-4CC66A4C4FED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883938651"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4637,50 +4753,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66C8A066-F96E-062C-92C0-A29AEFDEC055}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2554171050"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4695,58 +4840,87 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E233086-3E80-CC03-AA57-5A4359C69E50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="752901" y="0"/>
+            <a:off x="291724" y="0"/>
             <a:ext cx="10686197" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAD46428-D775-FAA6-A0FF-0E6BB1ECB410}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3319298171"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4770,50 +4944,79 @@
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="7813" b="7813"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1033670" y="0"/>
             <a:ext cx="13225669" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7A7F146-7251-169E-FCC1-942D70C956BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3786086621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4836,50 +5039,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E78ADEBF-56D2-7F4E-4C8A-6F4414F1601A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2161558581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4902,50 +5134,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{765425A5-A295-0EF9-0383-A19A929D106B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4103198376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5174195B-A37C-4197-7BF1-4FA551AF9A7C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -5955,50 +6216,79 @@
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="4616" t="22602" r="35501" b="1463"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8432651" y="4354314"/>
             <a:ext cx="2578879" cy="2180123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro číslo snímku 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F024305-B539-A4A8-2656-8A5AF4316DE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3894328695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6022,50 +6312,79 @@
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="821" t="1300" r="751" b="1139"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037062" y="89210"/>
             <a:ext cx="10125309" cy="6690731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6455FF63-FE67-F932-E34E-C660C18DF226}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772799670"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6088,50 +6407,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879A5DFE-6AB3-2F3F-0377-187E6F46DE0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3637559039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6154,50 +6502,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9205840D-846B-CED5-4C4E-D620BC6B4FAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3309749698"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6220,50 +6597,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{299DD914-E976-5E8C-2AAC-E6AF6DC8C18B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2924338321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6286,50 +6692,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="952500" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE86296-F2F5-21EB-DBB2-2AD08E56CC22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BD5D81AA-3A73-4771-A8F7-01C2F693FA4F}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597810537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -6892,54 +7327,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>166</Words>
+  <Words>180</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>29</Paragraphs>
+  <Paragraphs>44</Paragraphs>
   <Slides>14</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>