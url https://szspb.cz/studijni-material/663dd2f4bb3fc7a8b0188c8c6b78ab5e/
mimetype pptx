--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -193,63 +193,63 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="105" d="100"/>
-          <a:sy n="105" d="100"/>
+          <a:sx n="120" d="100"/>
+          <a:sy n="120" d="100"/>
         </p:scale>
-        <p:origin x="798" y="78"/>
+        <p:origin x="198" y="66"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -317,51 +317,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7403342A-63AE-4F08-824E-1CE3383FE6D4}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -902,53 +902,53 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy podnadpisů.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A15A7BE1-88A5-48AD-8F25-C304063853FB}" type="datetime1">
+            <a:fld id="{49612FA4-39A1-483F-B628-617E3E7B6905}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1066,53 +1066,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14FB2326-C938-44D6-8BC9-07C8550A2130}" type="datetime1">
+            <a:fld id="{14924404-8EEE-42AA-888E-590F51867C34}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1240,53 +1240,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1CD9D4E8-C7C8-4AF4-BB3A-4C8676A2A4A6}" type="datetime1">
+            <a:fld id="{43715D47-8FC4-4B5B-8EE2-04F81862C290}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1404,53 +1404,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{469FA7C5-9B15-4315-B9DB-3ED762E0965B}" type="datetime1">
+            <a:fld id="{4826D358-D0D6-4181-8800-964844625807}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1645,53 +1645,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{937ECF98-94F9-4226-8B89-DC1F83A3009F}" type="datetime1">
+            <a:fld id="{6892E008-F600-4F37-A0D1-670F74C3ADD7}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1926,53 +1926,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7C3AAEC9-1BFE-4A2B-9946-510C3DA50BE7}" type="datetime1">
+            <a:fld id="{D66C49D0-4299-4DD6-A9CB-2BC60C16D456}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2341,53 +2341,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E0F4EB9E-726D-431A-A85E-3C94F1CAAC0E}" type="datetime1">
+            <a:fld id="{54A6EF8A-4FDD-4D15-85FA-E632AAA6992F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2454,53 +2454,53 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styl předlohy nadpisů.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0C8BAB6C-B9B3-4C86-A85B-ED9DC04795B5}" type="datetime1">
+            <a:fld id="{FE8FAE73-B706-473D-8485-2E16CE631B26}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2545,53 +2545,53 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{66712F9A-4629-4637-855C-9177507076D9}" type="datetime1">
+            <a:fld id="{38A93543-B7C9-45A1-9620-3F0B6CAF5E26}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2816,53 +2816,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B6F80B62-F551-4448-BD6D-E32EFD6793F9}" type="datetime1">
+            <a:fld id="{A24B9E32-DB4A-4970-8C21-3F0146634C5B}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3064,53 +3064,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Klepnutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{967FF089-BC92-4447-8F83-793C7D952E86}" type="datetime1">
+            <a:fld id="{AEE9E02F-9FAE-4395-9204-567B7C9CE9BF}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3275,53 +3275,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356351"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2D63F21D-6014-4D06-A831-F9D053385772}" type="datetime1">
+            <a:fld id="{9038A243-9F0F-4606-867F-75101DDB0EB4}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="6356351"/>
             <a:ext cx="3860800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3378,51 +3378,51 @@
             <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
               <a:rPr lang="cs-CZ" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3200" kern="1200">
@@ -3819,141 +3819,148 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Obrázek 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B70ADA-D1DC-7F04-96E7-4E3C915E5EBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect l="24013"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4294891" y="371723"/>
-            <a:ext cx="3602217" cy="900554"/>
+            <a:off x="4727394" y="371723"/>
+            <a:ext cx="2737212" cy="900554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Ovál 5">
             <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6883C27D-F985-0FF4-B57B-64C7D6BE8476}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10848528" y="5611938"/>
+            <a:off x="10848528" y="5199874"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextovéPole 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0B83A8-0E86-02B2-0AD5-BC5230DA1A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10758468" y="5323716"/>
+            <a:off x="10758468" y="5519069"/>
             <a:ext cx="1080120" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1100" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="95000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Elektrický náboj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextovéPole 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963FCFAC-D935-7D6D-9B27-6A1C766FFF13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3287688" y="6453336"/>
             <a:ext cx="5832648" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -3971,51 +3978,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Petr Němec - YouTube</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Skupina 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDEFA0BF-6D27-9AE8-08CF-F9C66C8656B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11028528" y="4561144"/>
+            <a:off x="11028528" y="4149080"/>
             <a:ext cx="540000" cy="540000"/>
             <a:chOff x="10560496" y="5805264"/>
             <a:chExt cx="540000" cy="540000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="Ovál 9">
               <a:hlinkClick r:id="rId5"/>
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74F1411E-9F99-750C-5E61-60F0CDB30A4C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10560496" y="5805264"/>
               <a:ext cx="540000" cy="540000"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
@@ -4064,50 +4071,80 @@
               <a:ext cx="504056" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="cs-CZ" sz="800" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>ČT EDU</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Zástupný symbol pro číslo snímku 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E9BD50-A387-2FB2-F605-12A9D6E70159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="701498843"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4486,50 +4523,80 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8918010" y="1927780"/>
             <a:ext cx="2447925" cy="1943100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B66D55B-1169-B711-8FF5-91AF47D536BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1131236954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4866,50 +4933,80 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7546505" y="133882"/>
             <a:ext cx="3784167" cy="3113829"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107E3353-CC2D-4E3B-0991-FBCFCE3F7CED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2413543806"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5556,50 +5653,80 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId3"/>
                 <a:stretch>
                   <a:fillRect l="-657" t="-5660" r="-1022"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E448E1-E1ED-95C8-18C4-9B2FBDAAEC61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1707C52F-E6AC-FAEB-16AA-25C66A85DD97}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6234,50 +6361,80 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
                   <a:fillRect l="-482" t="-3974" b="-9934"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C457BF00-64CB-D90B-4BC5-960D07B07154}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1837980723"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6299,52 +6456,52 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="335360" y="332656"/>
             <a:ext cx="3888432" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Elektrický proud</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="6" name="Obdélník 5"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="335360" y="764704"/>
                 <a:ext cx="11521280" cy="1720727"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0"/>
                 <a:r>
                   <a:rPr lang="cs-CZ" dirty="0"/>
                   <a:t>Elektrický proud je množství elektrického náboje, který projde průřezem vodiče za jednotku času a j</a:t>
@@ -6416,51 +6573,51 @@
                   <a:rPr lang="cs-CZ" b="1" dirty="0"/>
                   <a:t>ampér (</a:t>
                 </a:r>
                 <a14:m>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                     <m:r>
                       <a:rPr lang="cs-CZ" b="1" i="0" dirty="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>𝐀</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="cs-CZ" b="1" dirty="0"/>
                   <a:t>). </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="cs-CZ" dirty="0"/>
                   <a:t>Definice jednotky elektrického proudu je:</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="6" name="Obdélník 5"/>
               <p:cNvSpPr>
                 <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="335360" y="764704"/>
                 <a:ext cx="11521280" cy="1720727"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
                   <a:fillRect l="-423" t="-1767" b="-4594"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
@@ -6631,52 +6788,52 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId3"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="TextovéPole 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6B459E-ECD1-7BFD-74C2-0BF17697C166}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="335360" y="5013176"/>
                 <a:ext cx="11521280" cy="923330"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
@@ -6740,51 +6897,51 @@
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <a:rPr lang="cs-CZ" b="0" i="0" smtClean="0">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>N</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="cs-CZ" dirty="0"/>
                   <a:t> na 1 metr délky.</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="TextovéPole 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6B459E-ECD1-7BFD-74C2-0BF17697C166}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1">
                 <a:spLocks noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="335360" y="5013176"/>
                 <a:ext cx="11521280" cy="923330"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
@@ -6825,50 +6982,80 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="263352" y="4545680"/>
             <a:ext cx="10945216" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Starší definice jednotky elektrického proudu vycházející ze silových účinků mezi vodiči elektrického proudu:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4F6664-2280-CE12-9855-6C6938186A78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206009033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6887,50 +7074,80 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5433447" y="3105834"/>
             <a:ext cx="1325105" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3600" dirty="0"/>
               <a:t>Konec</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3EAC3FF-5DDD-7E24-0F6F-57D536BF22BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2671447054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8420,50 +8637,80 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2567608" y="648352"/>
             <a:ext cx="6984776" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="006600"/>
                 </a:solidFill>
                 <a:latin typeface="arial ce" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Základní fyzikální jednotky v soustavě SI</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA583BD2-30C6-E8F2-259A-5AD90E70511C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{92E5BBCD-6E41-4023-A4E7-F78281D540C1}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:pPr/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="642766277"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9005,54 +9252,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>911</Words>
+  <Words>919</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>91</Paragraphs>
+  <Paragraphs>99</Paragraphs>
   <Slides>8</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>