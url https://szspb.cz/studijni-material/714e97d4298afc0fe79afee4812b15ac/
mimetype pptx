--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -5,79 +5,84 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId20"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="283" r:id="rId5"/>
     <p:sldId id="284" r:id="rId6"/>
     <p:sldId id="286" r:id="rId7"/>
     <p:sldId id="289" r:id="rId8"/>
     <p:sldId id="288" r:id="rId9"/>
     <p:sldId id="290" r:id="rId10"/>
     <p:sldId id="291" r:id="rId11"/>
     <p:sldId id="282" r:id="rId12"/>
     <p:sldId id="280" r:id="rId13"/>
     <p:sldId id="260" r:id="rId14"/>
     <p:sldId id="261" r:id="rId15"/>
     <p:sldId id="262" r:id="rId16"/>
     <p:sldId id="277" r:id="rId17"/>
     <p:sldId id="300" r:id="rId18"/>
     <p:sldId id="287" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
@@ -189,73 +194,426 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16989" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="120" d="100"/>
+          <a:sy n="120" d="100"/>
         </p:scale>
-        <p:origin x="480" y="96"/>
+        <p:origin x="120" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="3" d="2"/>
+        <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro záhlaví 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{406C61C4-039C-4EBA-BC44-4B0A7D6E8090}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>25.05.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{781792C4-B024-44FE-9EA9-2825057E1BF5}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3667676589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -403,53 +761,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60BE95D7-8C7C-AD8D-AB8B-0FB29E078EE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{60AD544B-D11B-4F38-A971-ECA50FAE5B6D}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{433AAAF3-A525-046D-FB0F-8D65B3074C79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -601,53 +959,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A04C7F60-9F81-40D1-5350-77F93B02A677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{06724E05-8A58-4281-9131-8BCDB967D798}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97056208-37AB-30A9-4746-17020331DA7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -809,53 +1167,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAA0905F-5CD1-FA39-EFD1-FF38C8C4E516}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{08CB2CA8-D61E-43C2-9FF3-942726530418}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B80B42-8984-B285-E095-12B0442BE037}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1007,53 +1365,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B584A6-E549-A823-5E64-88CAA3BEC8A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{CA8ED60D-2A45-45F1-B967-751E46B84CF4}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BFCCDA6-70ED-E645-6010-DA9630D2CABB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1282,53 +1640,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117CB85C-70EC-00B9-DF70-FFA38637B302}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{B7C5DD30-5CAF-4444-8616-4E1F8D91A65F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1FA22D-65D8-54A0-F091-FCDA9E932BE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1547,53 +1905,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47729F1B-9D88-F71A-1C64-0751CF233945}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{A008719B-0A44-4750-84A7-FC192919158F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E41BAB-9B07-51E9-8B68-E81F5CED45EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1959,53 +2317,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B4A0BC-44A2-A4B5-F0A8-167ADD0EF9FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{512472DF-637F-4949-A061-AB0666BD1A85}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0473488-AC3A-0CEA-6889-C441327B3500}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2100,53 +2458,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11EF2353-2F15-A31A-32FC-24D1EEB881F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{329431AC-2BEC-40E0-AEFF-ED8D81B6A16E}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D22928-25F7-BF91-A12E-C16B76BDD0FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2213,53 +2571,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AD2F9C1-FB79-3912-B285-4FE3C62464A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{DD466CDD-C00D-487E-B176-61E974BFD23C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{387E1AE2-F814-FD92-B425-5836727AA606}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2524,53 +2882,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E833AAD8-71A5-5654-1BA3-8C85CB7CBB70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{97D851E6-C8E7-42FD-9EA1-F1718DC80F9A}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FE95FF-31AF-A6D4-F061-8C1521BF45C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2812,53 +3170,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91697B5D-BED9-BE0F-132F-0CDA0796A862}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{410B4849-156A-4741-BA27-9A1FF4F3C6DF}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0B13A8D-DAD6-6BD6-CD4C-18D5A0CDBE9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3057,53 +3415,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{F2AC38D3-266B-4F09-9ABB-00093E625ADE}" type="datetimeFigureOut">
+            <a:fld id="{FD9A2D57-8376-4B95-8336-C5143F77B6AA}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CFA3C3-F4A1-70D8-6A7E-6DE052A45FC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3176,50 +3534,51 @@
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2663822961"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -3460,51 +3819,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Intenzita%20elektrick&#233;ho%20%20pole%20-%20fyzika%20S&#352;%20(360p).mp4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/2%20-%20Coulomb&#367;v%20z&#225;kon%20-%20fyzika%20S&#352;%20(360p).mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/2%20-%20Coulomb&#367;v%20z&#225;kon%20-%20fyzika%20S&#352;%20(360p).mp4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Intenzita%20elektrick&#233;ho%20%20pole%20-%20fyzika%20S&#352;%20(360p).mp4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
@@ -3678,137 +4037,101 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="716414" y="5830779"/>
             <a:ext cx="1470194" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>26. 4. 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Ovál 3">
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FB266B4-8755-920C-D61B-92D6D0935889}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10845579" y="1582315"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Ovál 5">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FB3BB7-CAB8-7B11-CE1F-5FDCE316F088}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10845579" y="399801"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -3822,145 +4145,118 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextovéPole 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A95458C-A330-2E28-474A-1FB007564221}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10795132" y="168969"/>
+            <a:off x="10795130" y="734385"/>
             <a:ext cx="1033669" cy="230832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Coulombův zákon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextovéPole 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15A6A6B0-F3A2-7C3A-FA02-F202978B363D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10858741" y="1351483"/>
+            <a:off x="10845579" y="1916899"/>
             <a:ext cx="906449" cy="230832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Elektrické pole</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextovéPole 9">
-[...33 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="11" name="Ovál 10">
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId2" action="ppaction://hlinkfile"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DACECBE-28A4-C80B-2998-D49F34203DAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10845579" y="2771276"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -4088,55 +4384,172 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Videa k výuce matematiky a fyziky: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Petr Němec - YouTube</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Obrázek 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B70ADA-D1DC-7F04-96E7-4E3C915E5EBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="24013"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4727393" y="566345"/>
+            <a:ext cx="2737212" cy="900554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextovéPole 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AAD756F-E422-416A-215E-9CCD89DF44EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10795130" y="2988004"/>
+            <a:ext cx="1033669" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Intenzita</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>elektrického pole</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D3DD581-13F0-F042-6FD3-CFE1164BC34C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3090764928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5747,50 +6160,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId6"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro číslo snímku 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A2912E-FCF4-4892-793A-5E32F2699DC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4247332599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5834,51 +6276,51 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Siločára elektrického pole</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextovéPole 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1E13E9-4565-1771-4349-82117FF7E7F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="308297" y="5321484"/>
+            <a:off x="379858" y="4981411"/>
             <a:ext cx="6221899" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Co siločára vyjadřuje:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
@@ -5930,51 +6372,51 @@
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Velikost pole</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t> → čím jsou siločáry hustší, tím je pole silnější</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextovéPole 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC96873-551A-006A-4BD1-726F5737769C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6787517" y="5321484"/>
+            <a:off x="6787517" y="4999375"/>
             <a:ext cx="5236234" cy="1477328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Důležité vlastnosti siločar:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
@@ -6027,86 +6469,86 @@
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>v homogenním poli jsou </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>rovnoběžné a stejně husté</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextovéPole 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="308297" y="752710"/>
+            <a:off x="308297" y="629225"/>
             <a:ext cx="11715454" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>V okolí bodového elektrického náboje má vektor intenzity v různých místech elektrického pole směr tečny k paprskům vystupujících z náboje nebo do náboje vstupujících – viz obrázek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Skupina 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E198ECEA-AEBF-0E70-15A0-0230F8BAC550}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="820397" y="3811882"/>
+            <a:off x="820397" y="3605156"/>
             <a:ext cx="10551207" cy="1169529"/>
             <a:chOff x="308297" y="3811882"/>
             <a:chExt cx="10551207" cy="1169529"/>
           </a:xfrm>
         </p:grpSpPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <mc:Choice Requires="a14">
             <p:sp>
               <p:nvSpPr>
                 <p:cNvPr id="5" name="TextovéPole 4">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2071DEEA-F1C2-F115-DF5E-8DE784820037}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvSpPr txBox="1"/>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="308297" y="3811882"/>
                   <a:ext cx="10551207" cy="646331"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
@@ -6336,51 +6778,51 @@
           <p:cNvPr id="20" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF8EE874-2FE0-3370-D077-07512464D9DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="5171" t="22746" r="7618" b="24175"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1113368" y="1552907"/>
+            <a:off x="1113368" y="1346179"/>
             <a:ext cx="4611756" cy="2105109"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90D59DCE-9EFA-6086-57C5-D94DE67058B8}"/>
               </a:ext>
             </a:extLst>
@@ -6390,68 +6832,97 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId6">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="16377" t="23303" r="18145" b="20581"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6924927" y="1552016"/>
+            <a:off x="6924927" y="1345288"/>
             <a:ext cx="3276484" cy="2106000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro číslo snímku 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF3E69D-B3F7-B63D-ECD7-6D30DCE5BF1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="293268603"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -7314,50 +7785,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId3"/>
                 <a:stretch>
                   <a:fillRect l="-426" t="-935" b="-2243"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB127C0A-7078-0D2B-0325-6578FCC662C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="875991198"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8172,50 +8672,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="244549" y="845640"/>
             <a:ext cx="1166948" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Příklad</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01BCA742-6EC6-4ABE-DDB0-359F61FA8B15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1052609212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8994,50 +9523,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148856" y="704701"/>
             <a:ext cx="1166948" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Příklad</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1614369B-47BE-AD77-291F-4C4452C611FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="978422869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10247,50 +10805,79 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214685" y="469690"/>
             <a:ext cx="1166948" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Příklad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38EFF7DF-6BE9-7E3C-E8E2-096AD1360812}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2474655717"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10309,50 +10896,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5483750" y="3136613"/>
             <a:ext cx="1224501" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" dirty="0"/>
               <a:t>Konec</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4104B0E5-1CD3-F149-623D-BA787612869F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3786086621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B32B4B8-6A48-C1AF-7A4A-5A1F82D511AD}"/>
@@ -10477,50 +11093,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="568712" y="289932"/>
             <a:ext cx="1115122" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Příklady</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE757E17-2BF9-DB1C-DEB0-80CE1DDD7DDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3520567008"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12805,50 +13450,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="270211" y="5786680"/>
             <a:ext cx="10218277" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Ve vakuu na sebe kuličky působí odpudivými silami o velikosti 0,29 N a v petroleji se odpuzují silou 0,14 N.</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B612BF9A-3396-CCC1-FCAF-FEBCCB03C423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2138406312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -16750,50 +17424,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId12"/>
                 <a:stretch>
                   <a:fillRect l="-1201" t="-3871"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4497B6FC-6146-63A2-0B41-BC5F3265B2A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1961892876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -17084,50 +17787,79 @@
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8226114" y="1846900"/>
             <a:ext cx="2941584" cy="2941584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B321D5-9556-A064-4FD2-75C48C2167E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="744109649"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -18499,50 +19231,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
                   <a:fillRect l="-442" t="-1217"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF1AC67-517B-3403-8B2B-1A6EF37D5960}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1883932144"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -20541,50 +21302,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId6"/>
                 <a:stretch>
                   <a:fillRect l="-907" t="-9836" b="-24590"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9527146-7D1A-92BF-29EB-F51317FDB8BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2665952865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -21465,50 +22255,79 @@
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="487070" y="2915208"/>
             <a:ext cx="11217859" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59379FB4-23D0-7C3E-E92F-05E1BA12CAE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3268772074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -22841,50 +23660,79 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="620202" y="5418238"/>
             <a:ext cx="7243638" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Náboje na sebe budou působit přitažlivou silou přibližné hodnoty  0,0675 N</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E3BBAF-889F-8C61-8A02-2975984FA488}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793342256"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25645,50 +26493,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId10"/>
                 <a:stretch>
                   <a:fillRect l="-838" t="-8197" r="-559" b="-24590"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Zástupný symbol pro číslo snímku 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{005DC136-0904-D876-97B4-4201B82FEA3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2806476149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -26329,50 +27206,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
                   <a:fillRect t="-1653" b="-8264"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro číslo snímku 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78D8F2D8-3BC4-F0DA-860F-A5054A1C86DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{ADCFDEEF-3013-4940-890E-D262510A4F54}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="939249409"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -26637,58 +27543,353 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1888</Words>
+  <Words>1906</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>216</Paragraphs>
+  <Paragraphs>235</Paragraphs>
   <Slides>18</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>