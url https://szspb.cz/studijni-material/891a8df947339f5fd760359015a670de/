--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1,71 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId10"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="278" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="264" r:id="rId5"/>
     <p:sldId id="279" r:id="rId6"/>
     <p:sldId id="276" r:id="rId7"/>
     <p:sldId id="265" r:id="rId8"/>
     <p:sldId id="267" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -490,51 +495,404 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="198" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro záhlaví 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5D8E18E2-D29A-4049-B327-9C4F0ABDD5FA}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>25.05.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{C429C2C6-D5D3-4BAC-B9E0-250B0EE2C8BC}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1631450127"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -682,53 +1040,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBCB4178-87BD-E720-E509-B2EEAD496E29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{96889C33-C0B6-48A3-8415-4790C4F740D0}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61E194D-E19D-B42F-51D7-1171ACF4B888}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -880,53 +1238,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5622C3-5BE5-6559-CC98-4E04A53CE23F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{769CE715-3F37-4DAC-9E9D-16B16546F8DB}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE0127F-1810-FDDD-49D4-098E73C14E0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1088,53 +1446,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9A58FC9-E1E5-2618-BB2F-FC8855B1C8E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{0BBFB3EA-D1E8-4B40-9062-FF78DC425C1C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE2B19A-8105-F3C4-74E0-2CBAF559E03C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1286,53 +1644,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EC1C533-5431-2AF3-7747-A9AEBB495700}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{DD728413-4689-4BE0-9A16-45CAA66672CE}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEC2E2C7-3E08-101E-7CF3-5AD60A76B280}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1561,53 +1919,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD10A1A7-402F-F740-8740-9AD0780D8BEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{22E71B5C-D9CE-43EE-AE3E-C48E412BC425}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4D95417-53CB-7F99-C42D-5A54C26774B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1826,53 +2184,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9548C45C-C915-B073-BE8D-8440FFECF4ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{210CDF41-4C25-4D2E-9591-2F222BAC39C1}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54878096-C391-5A87-60E7-278FFC979F0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2238,53 +2596,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFE2F9A0-DADF-77FB-FE32-B402856DF933}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{C6509923-CD24-4B1F-8AE9-42E2CCBFA93C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B4A53E-8035-8237-3CA0-95530C118606}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2379,53 +2737,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3193F2E-60FC-A30D-5BFF-FE16B6693B66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{F034F085-BF89-489B-BAE8-CAFB1ED0768E}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{810EF960-D827-7A9F-604A-3317A2FA6A9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2492,53 +2850,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E839F3FE-9C64-726F-0C45-50181695F592}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{6D20F9A0-2712-4CB7-8B06-17EF35023994}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CCD0E60-CECF-E9AC-7DC7-1A7CB86FE7B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2803,53 +3161,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22DF7DAC-7B3D-541F-9F26-90E2D36717D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{913159CF-E119-49AF-8E76-B5DD863DD72C}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAE3372F-8C0A-1AF4-CBF4-83E706DC5D1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3091,53 +3449,53 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F67F6145-C3FE-3595-35AA-6B68BBDAE7ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{8349EEFB-C0C1-42C1-B15E-920590DD5718}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09AF7E3D-48EC-78ED-A4D8-2387D2648F21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3336,53 +3694,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6CC9D4CA-23F6-4B02-8B8C-19CAB4E23BC4}" type="datetimeFigureOut">
+            <a:fld id="{ABC4ADF2-8578-410F-80B5-9372C9857063}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>10.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8780BD-5144-2545-89A7-623131D9375A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3455,50 +3813,51 @@
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3417076489"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -3739,51 +4098,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Zapojen&#237;%20voltmetru%20a%20amp&#233;rmetru%20(360p).mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -3915,86 +4274,50 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="5924843"/>
             <a:ext cx="1469666" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>10. 5. 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextovéPole 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963FCFAC-D935-7D6D-9B27-6A1C766FFF13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3179675" y="6391889"/>
             <a:ext cx="5832648" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -4079,134 +4402,121 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Videa k výuce matematiky a fyziky: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Petr Němec - YouTube</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obrázek 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B70ADA-D1DC-7F04-96E7-4E3C915E5EBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="24013"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10707624" y="5202818"/>
-[...40 lines deleted...]
-            <a:ext cx="1472184" cy="369332"/>
+            <a:off x="4727393" y="291182"/>
+            <a:ext cx="2737212" cy="900554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro číslo snímku 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{113B7DFD-444E-C955-DB6A-B4E6C3E9DFFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...10 lines deleted...]
-            </a:r>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3057810392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
@@ -4233,103 +4543,132 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22401E46-4B72-D8B5-7D29-8E07AEA64E9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="62" r="62"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="958921" y="0"/>
+            <a:off x="617015" y="0"/>
             <a:ext cx="10274158" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40DE128-7CCD-0D9F-E02F-C29E6ED77043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3938177124"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Skupina 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB238D3D-D693-89C1-3163-18D8519EEAD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="721914" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
             <a:chOff x="952500" y="0"/>
             <a:chExt cx="10287000" cy="6858000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Obrázek 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E272C84-82F9-3208-16DC-7134958A6C36}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId2">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
@@ -4439,50 +4778,79 @@
             <a:xfrm>
               <a:off x="10948946" y="3649649"/>
               <a:ext cx="0" cy="341906"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="19050"/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="dk1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278A2487-2EC6-50D7-803E-DC75630C9CA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3338445206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4497,103 +4865,132 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB269B3-F8BD-765A-9DBE-B4681D419EA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="706010" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51D99A57-1BCD-3103-389B-A101039474B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="495551612"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="12" name="Skupina 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9978F664-E6FE-2CB1-0864-FFEBFFF9AFF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="666253" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
             <a:chOff x="952500" y="0"/>
             <a:chExt cx="10287000" cy="6858000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="3" name="Obrázek 2">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C9F5095-26A9-96EF-00DA-C9BE60B13D0D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId2">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
@@ -4740,50 +5137,79 @@
             <a:xfrm flipH="1">
               <a:off x="9342783" y="5351228"/>
               <a:ext cx="190828" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="19050"/>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="dk1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B757AD-E9DA-7B48-7698-A1C3CDF2435D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="731830301"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4798,58 +5224,87 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CEB0AE2-2F19-67C5-FF2B-1427ECAA60D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="674206" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1365916D-2AEA-9949-93E2-48AC3F8A17DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2488581066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4864,58 +5319,87 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04F19005-2809-A591-8321-D0CD8B8FF758}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="952500" y="0"/>
+            <a:off x="539031" y="0"/>
             <a:ext cx="10287000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C4046A-DFEC-1822-45A5-48645019CED3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1359126317"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4934,50 +5418,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5265088" y="3044279"/>
             <a:ext cx="1661823" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="4400" dirty="0"/>
               <a:t>Konec</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9F9E173-67DF-5864-2205-3BFFDD2CE52A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EF08ED2F-316F-4BD6-AF06-EC60D285135C}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2988889863"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5245,57 +5758,352 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>39</Words>
+  <Words>43</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>9</Paragraphs>
+  <Paragraphs>15</Paragraphs>
   <Slides>8</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>