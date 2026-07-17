--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1,75 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId12"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="259" r:id="rId4"/>
     <p:sldId id="260" r:id="rId5"/>
     <p:sldId id="275" r:id="rId6"/>
     <p:sldId id="276" r:id="rId7"/>
     <p:sldId id="277" r:id="rId8"/>
     <p:sldId id="278" r:id="rId9"/>
     <p:sldId id="279" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -167,82 +172,435 @@
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="FF0066"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14838" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="123" d="100"/>
           <a:sy n="123" d="100"/>
         </p:scale>
         <p:origin x="120" y="186"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro záhlaví 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{683B79BF-400A-4ADC-96C5-8815EB685F76}" type="datetimeFigureOut">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>25.05.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Zástupný symbol pro poznámky 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Druhá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Třetí úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Čtvrtá úroveň</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="cs-CZ"/>
+              <a:t>Pátá úroveň</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Zástupný symbol pro číslo snímku 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6C2EC8AA-CFCC-47ED-81B1-7AF74960C305}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2201471750"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -372,53 +730,53 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{D7621DE7-3BEF-4D70-8161-69CA02DD56A5}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -540,53 +898,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{A5BF9947-F1C7-4264-A639-A0C9ADD88CDE}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -718,53 +1076,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{B3B7839F-C76D-4927-9758-5F341BCF7F14}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -886,53 +1244,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{BB7B5224-D664-4D97-B4A8-D6561A617AE2}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1131,53 +1489,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{4251CEA2-3EE2-4104-800A-FD44BCD96C37}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1360,53 +1718,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{2310AF4C-AB36-4B6E-A235-F6FCC32E9713}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1724,53 +2082,53 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{F9CB93A7-6086-4682-8484-17FE0CDE149D}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Zástupný symbol pro zápatí 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1841,53 +2199,53 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{C5CF4072-85A9-4F05-B0C8-0D0B8ECD07EA}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro zápatí 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1936,53 +2294,53 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{B892F296-5456-4749-A1FD-BFC9E71F214F}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro zápatí 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2211,53 +2569,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{821DAC02-7F1F-4FC9-9FB0-B87680E7ED73}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2463,53 +2821,53 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Upravte styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{6F114F91-6DE3-4038-8720-6C918BFFE862}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2678,53 +3036,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9EEA0DBD-BD02-408D-A902-231D785FFD0C}" type="datetimeFigureOut">
+            <a:fld id="{C3456A22-7694-4533-AB8C-91376B3F7DDB}" type="datetime1">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>02.05.2026</a:t>
+              <a:t>25.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2785,50 +3143,51 @@
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844379442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -3069,51 +3428,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Elektrick&#253;%20proud%20jako%20d&#283;j%20a%20veli&#269;ina%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Videa/Elektrick&#253;%20proud%20jako%20d&#283;j%20a%20veli&#269;ina%20-%20fyzika%20S&#352;%20(480p).mp4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/gymjev2006/videos" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -3221,86 +3580,50 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="860998" y="5872781"/>
             <a:ext cx="1517991" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>27. 4. 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextovéPole 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963FCFAC-D935-7D6D-9B27-6A1C766FFF13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3179674" y="6242113"/>
             <a:ext cx="5832648" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -3385,126 +3708,196 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>Videa k výuce matematiky a fyziky: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0">
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Petr Němec - YouTube</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Ovál 6">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinkfile"/>
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10598976" y="5607447"/>
+            <a:off x="10634942" y="4902274"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextovéPole 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10563010" y="5198192"/>
+            <a:off x="10634942" y="5236858"/>
             <a:ext cx="971933" cy="230832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="900" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Elektrický proud</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obrázek 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01B70ADA-D1DC-7F04-96E7-4E3C915E5EBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="24013"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4727391" y="785712"/>
+            <a:ext cx="2737212" cy="900554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Zástupný symbol pro číslo snímku 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB86E32-B4AD-22C5-C07B-CD0E05339E10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="766346737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3526,50 +3919,79 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5433447" y="3105834"/>
             <a:ext cx="1325105" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3600" dirty="0"/>
               <a:t>Konec</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Zástupný symbol pro číslo snímku 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8FA0CDE-82C8-EC84-E7BF-6BB71CA46794}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2671447054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3884,50 +4306,79 @@
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2665709" y="5392058"/>
               <a:ext cx="1778352" cy="600164"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="cs-CZ" sz="1100" dirty="0"/>
                 <a:t>Elektrickým polem usměrněný pohyb záporně nabitých částic</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C93AAFC0-FD2A-27F8-B3B2-F8DD5004DF2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4040502923"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4248,50 +4699,79 @@
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="20000" contrast="-40000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6199762" y="4617650"/>
             <a:ext cx="2633686" cy="1862742"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BC4CF8-80DA-1CAF-E93B-53501577A8FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2732950047"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5086,50 +5566,79 @@
                 <a:stretch>
                   <a:fillRect l="-429" t="-1860"/>
                 </a:stretch>
               </a:blipFill>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Zástupný symbol pro číslo snímku 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D787BD-EE18-D660-16AE-B586A57DAC40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="210993937"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5152,50 +5661,79 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="778391" y="840783"/>
             <a:ext cx="10635219" cy="5176434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF920BE-889D-C88D-54C1-FD710D8A4879}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734029326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5680,50 +6218,79 @@
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="23461" b="60052"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="665179" y="526404"/>
             <a:ext cx="10635219" cy="853440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Zástupný symbol pro číslo snímku 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE682672-387F-86BC-9508-230C45406A60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978892885"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6207,50 +6774,79 @@
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextovéPole 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3968930" y="5749601"/>
             <a:ext cx="4489269" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" b="1" dirty="0"/>
               <a:t>Vodičem protéká proud o velikosti 0,5 ampér.</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB9814C8-D25D-848D-0F0E-E33DB3A0EBF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208199019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6977,50 +7573,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId5"/>
                 <a:stretch>
                   <a:fillRect l="-844" t="-8197" r="-657" b="-26230"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Zástupný symbol pro číslo snímku 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067820A7-47BF-A145-84FE-F9F585A4DD4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1692676547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -7937,50 +8562,79 @@
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:blipFill>
                 <a:blip r:embed="rId6"/>
                 <a:stretch>
                   <a:fillRect b="-8333"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
                   <a:rPr lang="cs-CZ">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Zástupný symbol pro číslo snímku 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9A1D70-A2A7-E87E-CE6D-C9B52D8400AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{402B7330-6D57-470E-A20C-1A2C606A5141}" type="slidenum">
+              <a:rPr lang="cs-CZ" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2020514490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -8211,57 +8865,352 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>684</Words>
+  <Words>694</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>76</Paragraphs>
+  <Paragraphs>86</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>